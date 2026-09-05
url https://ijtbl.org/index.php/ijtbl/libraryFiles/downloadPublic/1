--- v0 (2026-04-19)
+++ v1 (2026-09-05)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00F01D85" w:rsidRPr="00785AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785AE3">
@@ -345,147 +346,1525 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785AE3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Acknowledgements</w:t>
       </w:r>
       <w:r w:rsidRPr="00785AE3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00785AE3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00F01D85" w:rsidRPr="00785AE3" w:rsidRDefault="00F01D85">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00F01D85" w:rsidRPr="00785AE3">
+    <w:p w14:paraId="0000000B" w14:textId="0BE78967" w:rsidR="004416E8" w:rsidRDefault="004416E8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B933987" w14:textId="5BBC0D4C" w:rsidR="004416E8" w:rsidRDefault="004416E8" w:rsidP="004416E8">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclosures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Templates (</w:t>
+      </w:r>
+      <w:r w:rsidR="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s needed)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C6A362" w14:textId="4C3168C2" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="004416E8">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ethics </w:t>
+      </w:r>
+      <w:r w:rsidR="00782631" w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F6DCEE" w14:textId="77777777" w:rsidR="00782631" w:rsidRPr="00782631" w:rsidRDefault="00782631" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>This study was reviewed and approved by [Name of Institutional Review Board/Ethics Committee], Approval Number</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: [####</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD6BCE6" w14:textId="77777777" w:rsidR="00782631" w:rsidRPr="00782631" w:rsidRDefault="00782631" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ethics approval was waived by [Name of Committee] </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>because</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [reason].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FC4C39" w14:textId="77777777" w:rsidR="00782631" w:rsidRPr="00782631" w:rsidRDefault="00782631" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>This study did not involve human or animal subjects and did not require ethics approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1704E0A1" w14:textId="77777777" w:rsidR="00782631" w:rsidRPr="00782631" w:rsidRDefault="00782631" w:rsidP="00782631">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Informed Consent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312A43A0" w14:textId="7A5DECD2" w:rsidR="00782631" w:rsidRPr="00782631" w:rsidRDefault="00782631" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Informed consent was obtained from all participants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381A27F5" w14:textId="77777777" w:rsidR="00782631" w:rsidRPr="00782631" w:rsidRDefault="00782631" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Informed consent was waived because [reason].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7BB1CD" w14:textId="77777777" w:rsidR="00782631" w:rsidRPr="00782631" w:rsidRDefault="00782631" w:rsidP="00782631">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Animal Studies (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3776A71E" w14:textId="466887B3" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="00782631" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>All procedures involving animals followed [institutional/national/international] guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497FB177" w14:textId="500E2BAB" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="004416E8">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>AI Disclosure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438580BF" w14:textId="7882B5A7" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authors used [AI tool name, if applicable] for [describe purpose, e.g., language editing, formatting assistance]. All content was reviewed and verified by the authors, who take full responsibility for the accuracy and integrity of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A15E65" w14:textId="77777777" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>No generative AI tools were used in the preparation of this manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACD770C" w14:textId="7B11CF7A" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="004416E8">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121CB009" w14:textId="77777777" w:rsidR="00782631" w:rsidRPr="00782631" w:rsidRDefault="00782631" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The authors declare the following potential conflicts of interest</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:  [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Description]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE96108" w14:textId="77777777" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The authors declare no conflicts of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDCE561" w14:textId="79EF7C03" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="004416E8">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Funding Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CF0CB4" w14:textId="77777777" w:rsidR="00782631" w:rsidRPr="00782631" w:rsidRDefault="00782631" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This work was supported by [Funding Agency Name] under Grant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Number [####</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61588756" w14:textId="436AD532" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00782631" w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> received no external funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EE3F70" w14:textId="77777777" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="004416E8">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBCCF75" w14:textId="7EB68DAC" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The data supporting the findings of this study are available at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Repository Name, DOI or persistent link]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F39B1B4" w14:textId="77777777" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The data are available from the corresponding author upon reasonable request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769D07E2" w14:textId="77777777" w:rsidR="004416E8" w:rsidRPr="00782631" w:rsidRDefault="004416E8" w:rsidP="00782631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not publicly available due to [ethical/legal/privacy] restrictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2888AFBF" w14:textId="77777777" w:rsidR="004416E8" w:rsidRDefault="004416E8" w:rsidP="004416E8">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D0935E" w14:textId="77777777" w:rsidR="004416E8" w:rsidRPr="004416E8" w:rsidRDefault="004416E8" w:rsidP="004416E8">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004416E8" w:rsidRPr="004416E8">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{1D29950F-E1E9-46F5-A729-3C45CBE8F1A6}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{E710A9F9-B7BC-4258-A52D-5A7ABF716863}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{B16DA4E6-22C8-4F1F-894B-4BEFB78ECA51}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{7D6DD664-9334-40FB-8A4A-9D0C6E354BCF}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{607E4306-5500-48B6-8235-69A73CDB9D86}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{FBA8C461-4239-4733-A0C2-1BCEE8955337}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{A9BBBB17-5368-4E23-8001-54E74E6D466C}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{A2944F60-F7E0-49AE-A773-C4DFE381708D}"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02A6402D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C76AA9C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12C964EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03402606"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A6376F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="939E83E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A110B76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7067EE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C656533"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1DCC6464"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EF74312"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="993E713A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="340546035">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="515775267">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="732579585">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="461002751">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="442506711">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1314217907">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="220"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F01D85"/>
+    <w:rsid w:val="004416E8"/>
     <w:rsid w:val="004441FA"/>
+    <w:rsid w:val="00526AD6"/>
+    <w:rsid w:val="00782631"/>
     <w:rsid w:val="00785AE3"/>
     <w:rsid w:val="00F01D85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="47CF097D"/>
   <w15:docId w15:val="{0AAFA051-64B7-4107-A553-A3C80C07BA7E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -844,50 +2223,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="004416E8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -962,51 +2342,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
@@ -1030,63 +2409,74 @@
       <w:keepLines/>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782631"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1369,50 +2759,65 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>570</Characters>
+  <Pages>2</Pages>
+  <Words>321</Words>
+  <Characters>1834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>669</CharactersWithSpaces>
+  <CharactersWithSpaces>2151</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>